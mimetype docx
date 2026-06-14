--- v0 (2025-11-07)
+++ v1 (2026-06-14)
@@ -1,49 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="5255D435" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRPr="001A363A" w:rsidRDefault="009605D2" w:rsidP="001A363A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="001A363A">
         <w:t>Title of the Article</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41BAD71C" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:r>
         <w:t>The title should be concise, specific, and reflect the core of the research.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B612818" w14:textId="1A5B4506" w:rsidR="00CF0D04" w:rsidRPr="00CF0D04" w:rsidRDefault="00CF0D04" w:rsidP="00BE58EA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
@@ -204,99 +203,83 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00444E7B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00444E7B">
         <w:rPr>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00444E7B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Third</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Author</w:t>
+        <w:t>Third Author</w:t>
       </w:r>
       <w:r w:rsidR="00A1121B" w:rsidRPr="00444E7B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="0047217A">
         <w:rPr>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> ...</w:t>
       </w:r>
       <w:r w:rsidRPr="0047217A">
         <w:rPr>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="001A363A" w:rsidRPr="0047217A">
         <w:rPr>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Department of ……., Faculty of………, University, City………, Country)</w:t>
+        <w:t>1 Department of ……., Faculty of………, University, City………, Country)</w:t>
       </w:r>
       <w:r w:rsidRPr="0047217A">
         <w:rPr>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0047217A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidRPr="0047217A">
         <w:rPr>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -384,67 +367,51 @@
       <w:r w:rsidRPr="0047217A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
       <w:r w:rsidRPr="0047217A">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="0047217A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>author</w:t>
-[...15 lines deleted...]
-          <w:t>@example.com</w:t>
+          <w:t>author2@example.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="18F57989" w14:textId="7FAE007E" w:rsidR="001A363A" w:rsidRPr="001A363A" w:rsidRDefault="001A363A" w:rsidP="001A363A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047217A">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="001A363A">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
@@ -504,194 +471,188 @@
         </w:r>
         <w:r w:rsidRPr="001A363A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>@example.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="424B8CC4" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRPr="001A363A" w:rsidRDefault="009605D2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="001A363A">
         <w:t>Title Page (Submitted as a Separate File)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67640DD9" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:r>
-        <w:t>Include the full title, author(s)' names, affiliations, ORCID iDs, contact information, funding sources, and conflicts</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> of interest.</w:t>
+        <w:t>Include the full title, author(s)' names, affiliations, ORCID iDs, contact information, funding sources, and conflicts of interest.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04742516" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76BF7C01" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
+    <w:p w14:paraId="76BF7C01" w14:textId="4B422F87" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:r>
-        <w:t>Provide a structured summary (max 250 words). Indicate the interdisciplinary relevance.</w:t>
+        <w:t xml:space="preserve">Provide a structured summary (max </w:t>
+      </w:r>
+      <w:r w:rsidR="0001549B">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>50 words). Indicate the interdisciplinary relevance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B05295A" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Keywords</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00102642" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:r>
         <w:t>Include 3–6 keywords separated by semicolons.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06986D2C" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>1. Introduction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20A0F77F" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:r>
         <w:t>Explain the background, significance, and aims of the study.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A438158" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t>2. Literature</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Review</w:t>
+        <w:t>2. Literature Review</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AC5FC29" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:r>
         <w:t>Review key scholarly contributions and justify your study.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4867A003" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>3. Methodology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A727B51" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:r>
         <w:t>Describe research design, instruments, data collection and analysis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24F19F4E" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>4. Results</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="647934BF" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:r>
         <w:t>Present findings with tables and figures as needed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18E9732F" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>5. Discussion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF485D9" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:r>
-        <w:t>Interpret results and highli</w:t>
-[...2 lines deleted...]
-        <w:t>ght their implications.</w:t>
+        <w:t>Interpret results and highlight their implications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15BFC361" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>6. Conclusion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78B72924" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:r>
         <w:t>Summarize main findings and suggest future directions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25B2402B" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Figures and Tables</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42546F4A" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:r>
         <w:t>Include figures/tables within text with appropriate captions and citations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C3E302B" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38CAA3A2" w14:textId="60DA291A" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:r>
-        <w:t xml:space="preserve">Use APA 7th edition. Ensure consistency and </w:t>
-[...2 lines deleted...]
-        <w:t>accuracy.</w:t>
+        <w:t>Use APA 7th edition. Ensure consistency and accuracy.</w:t>
       </w:r>
       <w:r w:rsidR="00163824">
         <w:t xml:space="preserve"> As well for In-Text Citations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D9FD7AE" w14:textId="77777777" w:rsidR="00163824" w:rsidRPr="00F86C18" w:rsidRDefault="00163824" w:rsidP="00163824">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F86C18">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Use </w:t>
       </w:r>
       <w:r w:rsidRPr="00F86C18">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -766,406 +727,313 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="66495534" w14:textId="77777777" w:rsidR="00163824" w:rsidRPr="00F86C18" w:rsidRDefault="00163824" w:rsidP="00163824">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F86C18">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Journal Article:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F86C18">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">, R., &amp; Jalal, N. (2022). Literary reflections on post-conflict identity in Afghan prose. </w:t>
+        <w:t xml:space="preserve">Kakar, R., &amp; Jalal, N. (2022). Literary reflections on post-conflict identity in Afghan prose. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F86C18">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nangarhar University Journal of Arts and Humanities</w:t>
       </w:r>
       <w:r w:rsidRPr="00F86C18">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, 5(1), 45–61. https://</w:t>
+        <w:t>, 5(1), 45–61. https://doi.org/xx.xxxx/nujah.xxxx</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...39 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="265697A4" w14:textId="77777777" w:rsidR="00163824" w:rsidRPr="00F86C18" w:rsidRDefault="00163824" w:rsidP="00163824">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F86C18">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online Source:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F86C18">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Ministry of Higher Education. (2023). </w:t>
       </w:r>
       <w:r w:rsidRPr="00F86C18">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>National research policy</w:t>
       </w:r>
       <w:r w:rsidRPr="00F86C18">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. https://</w:t>
+        <w:t>. https://mohe.gov.af/researchpolicy</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="50F458AA" w14:textId="3F1A4948" w:rsidR="00140ECC" w:rsidRDefault="009605D2" w:rsidP="00163824">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Length Requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48FA514B" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:r>
         <w:t>Research Articles: 6,000–8,000 words</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Review Articles: Up to 10,000 words</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Short Communications: 3,000–4,000 words</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="460D746D" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Submission Process</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D384CB2" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:r>
         <w:t>Submit via the NUJAH online portal. Include all required documents and declarations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E30D00" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t>Submissio</w:t>
-[...2 lines deleted...]
-        <w:t>n Preparation Checklist</w:t>
+        <w:t>Submission Preparation Checklist</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="787685A6" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:r>
-        <w:t>☐</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> The manuscript conforms to all formatting requirements</w:t>
+        <w:t>☐ The manuscript conforms to all formatting requirements</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>☐ The work is original and not under review elsewhere</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>☐ All references are accurate and complete</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>☐ All figures/tables are labeled and cited in the text</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>☐ Permissions for third</w:t>
-[...2 lines deleted...]
-        <w:t>-party materials are secured</w:t>
+        <w:t>☐ Permissions for third-party materials are secured</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75F22A89" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Copyright Notice</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6656C613" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:r>
         <w:t>Authors retain full copyright and grant NUJAH a non-exclusive license to publish and disseminate the work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29F9ADEE" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Privacy Statement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A9253EF" w14:textId="77777777" w:rsidR="00140ECC" w:rsidRDefault="009605D2">
       <w:r>
-        <w:t>NUJAH complies with data protection standards including GDPR. Data is used only to en</w:t>
-[...2 lines deleted...]
-        <w:t>hance publishing processes.</w:t>
+        <w:t>NUJAH complies with data protection standards including GDPR. Data is used only to enhance publishing processes.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00140ECC" w:rsidSect="0047217A">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="6" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23648BE5" w14:textId="77777777" w:rsidR="009605D2" w:rsidRDefault="009605D2" w:rsidP="00A1121B">
+    <w:p w14:paraId="5167A24C" w14:textId="77777777" w:rsidR="004F3E83" w:rsidRDefault="004F3E83" w:rsidP="00A1121B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="327F44F9" w14:textId="77777777" w:rsidR="009605D2" w:rsidRDefault="009605D2" w:rsidP="00A1121B">
+    <w:p w14:paraId="5AE07B2F" w14:textId="77777777" w:rsidR="004F3E83" w:rsidRDefault="004F3E83" w:rsidP="00A1121B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000287" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000287" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71F535A3" w14:textId="77777777" w:rsidR="009605D2" w:rsidRDefault="009605D2" w:rsidP="00A1121B">
+    <w:p w14:paraId="5680609F" w14:textId="77777777" w:rsidR="004F3E83" w:rsidRDefault="004F3E83" w:rsidP="00A1121B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="128DF06B" w14:textId="77777777" w:rsidR="009605D2" w:rsidRDefault="009605D2" w:rsidP="00A1121B">
+    <w:p w14:paraId="3D9EBE49" w14:textId="77777777" w:rsidR="004F3E83" w:rsidRDefault="004F3E83" w:rsidP="00A1121B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="21AABB64" w14:textId="77777777" w:rsidR="00A1121B" w:rsidRPr="00A1121B" w:rsidRDefault="00A1121B" w:rsidP="00A1121B">
     <w:pPr>
       <w:pStyle w:val="Heading1"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A1121B">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -1381,87 +1249,87 @@
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="0001549B"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="00140ECC"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="00163824"/>
     <w:rsid w:val="001A363A"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="00444E7B"/>
     <w:rsid w:val="0047217A"/>
+    <w:rsid w:val="004F3E83"/>
     <w:rsid w:val="005A61AE"/>
     <w:rsid w:val="009605D2"/>
     <w:rsid w:val="00A1121B"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00AA6C4F"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00B74364"/>
     <w:rsid w:val="00BE58EA"/>
     <w:rsid w:val="00C241B6"/>
     <w:rsid w:val="00CA772B"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00CF0D04"/>
     <w:rsid w:val="00D0095A"/>
     <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -1748,55 +1616,50 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -2075,50 +1938,51 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -13228,97 +13092,97 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>488</Words>
-  <Characters>2787</Characters>
+  <Characters>2784</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>19</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="20" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>        Title of the Article</vt:lpstr>
       <vt:lpstr>        Note: The different colors used for author names, affiliations, and email addres</vt:lpstr>
       <vt:lpstr>        Author(s) Name(s) (Col</vt:lpstr>
       <vt:lpstr>        Title Page (Submitted as a Separate File)</vt:lpstr>
       <vt:lpstr>        Abstract</vt:lpstr>
       <vt:lpstr>        Keywords</vt:lpstr>
       <vt:lpstr>    1. Introduction</vt:lpstr>
       <vt:lpstr>    2. Literature Review</vt:lpstr>
       <vt:lpstr>    3. Methodology</vt:lpstr>
       <vt:lpstr>    4. Results</vt:lpstr>
       <vt:lpstr>    5. Discussion</vt:lpstr>
       <vt:lpstr>    6. Conclusion</vt:lpstr>
       <vt:lpstr>    Figures and Tables</vt:lpstr>
       <vt:lpstr>    References</vt:lpstr>
       <vt:lpstr>    Length Requirements</vt:lpstr>
       <vt:lpstr>    Submission Process</vt:lpstr>
       <vt:lpstr>    Submission Preparation Checklist</vt:lpstr>
       <vt:lpstr>    Copyright Notice</vt:lpstr>
       <vt:lpstr>    Privacy Statement</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3269</CharactersWithSpaces>
+  <CharactersWithSpaces>3266</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>